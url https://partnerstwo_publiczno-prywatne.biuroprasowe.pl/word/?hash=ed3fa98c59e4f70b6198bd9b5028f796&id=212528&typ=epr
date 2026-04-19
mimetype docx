--- v0 (2026-02-27)
+++ v1 (2026-04-19)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -44,50 +45,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">W obliczu dynamicznych zmian klimatycznych, niepewności energetycznej oraz nowych wyzwań geopolitycznych, współczesne samorządy muszą wyjść poza schemat doraźnego planowania. Kluczowym pojęciem staje się odporność miast, czyli zdolność do sprawnego funkcjonowania w każdych warunkach. W tym kontekście Partnerstwo Publiczno-Prywatne (PPP) przechodzi ewolucję: z modelu finansowania inwestycji staje się strategicznym narzędziem zarządzania ryzykiem i bezpieczeństwem.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" style="width:900px; height:560px; margin-left:0px; margin-top:0px; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+            <w10:wrap type="inline"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pionierskie rozwiązania – mieszkania w Żorach</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt budowy osiedla przy ul. Okrężnej w Żorach to obecnie największe w Polsce przedsięwzięcie mieszkaniowe realizowane w formule PPP. Inwestycja jest przykładem nowoczesnego podejścia do zarządzania miastem. Obok standardowej infrastruktury (sklepów, parkingów czy placów zabaw) na osiedlu powstaną schronienia dla ludności cywilnej. Zastosowane rozwiązanie pokazuje, że model PPP może skutecznie odpowiadać na współczesne wyzwania związane z bezpieczeństwem mieszkańców.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
@@ -296,51 +313,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• praktyczne narzędzia: kalkulator PPP do wstępnych wyliczeń finansowych, wzorcowej dokumentacji, wytyczne oraz baza dobrych praktyk i realizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pełna oferta znajduje się na stronie: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ppp.gov.pl/oferta-mfipr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="650" w:right="650" w:bottom="850" w:left="650" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
@@ -445,51 +462,51 @@
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp.gov.pl/oferta-mfipr" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppp.gov.pl/oferta-mfipr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>